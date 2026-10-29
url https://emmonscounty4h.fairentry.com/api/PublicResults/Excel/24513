--- v0 (2026-10-09)
+++ v1 (2026-10-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00af3110b14642eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e5d727fdc0040469bd5317b629c4f90.psmdcp" Id="Rc414af3891df45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b94d170732490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c891d54a9db945c0b16612887e4177a3.psmdcp" Id="R4fef499895e64931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Robeson Regiona..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -5153,50 +5153,53 @@
   <x:si>
     <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  22: Lego Build</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
     <x:t>149</x:t>
   </x:si>
   <x:si>
     <x:t>1203</x:t>
   </x:si>
   <x:si>
     <x:t>1904</x:t>
   </x:si>
   <x:si>
     <x:t>2064</x:t>
   </x:si>
   <x:si>
     <x:t>2085</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  23: 3-D Printed Project Small</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  24: 3-D Printed Project Large</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  27: Diorama</x:t>
   </x:si>
   <x:si>
     <x:t>Green, Tori</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
     <x:t>1891</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  28: Geology Collection</x:t>
   </x:si>
   <x:si>
     <x:t>580</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> I-Youth  /  Miscellaneous  /  31: Fairy Garden</x:t>
   </x:si>
   <x:si>
     <x:t>108</x:t>
   </x:si>
   <x:si>
     <x:t>Bartley, Naoyme</x:t>
@@ -5366,50 +5369,59 @@
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  Bst Male Mediter Ckn  /  02: Minorcas</x:t>
   </x:si>
   <x:si>
     <x:t>2442</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  Bst Pair Asiatics Ckn  /  01: Best Pair Asiatics Chicken</x:t>
   </x:si>
   <x:si>
     <x:t>2479</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemContinentalCkn  /  03: Polish</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
     <x:t>Herndon, Jalyn</x:t>
   </x:si>
   <x:si>
     <x:t>365</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstFemLight Ducks  /  02: Campbell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2459</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemMisc Ckn  /  04: Araucanas</x:t>
   </x:si>
   <x:si>
     <x:t>2447</x:t>
   </x:si>
   <x:si>
     <x:t>2450</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemMisc Ckn  /  05: Blacksex</x:t>
   </x:si>
   <x:si>
     <x:t>2448</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemMisc Ckn  /  06: Other</x:t>
   </x:si>
   <x:si>
     <x:t>2511</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemOriental Ckn  /  01: Sumatras</x:t>
   </x:si>
   <x:si>
     <x:t>2474</x:t>
@@ -5465,50 +5477,80 @@
   <x:si>
     <x:t>2510</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemOther Bantams  /  14: Buff Orphington</x:t>
   </x:si>
   <x:si>
     <x:t>2454</x:t>
   </x:si>
   <x:si>
     <x:t>2493</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstFemOther Bantams  /  18: Brassy Back</x:t>
   </x:si>
   <x:si>
     <x:t>2536</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalContinental Ckn  /  08: Welsummer</x:t>
   </x:si>
   <x:si>
     <x:t>2445</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstMaleMed Ducks  /  03: Swedish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2460</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstMalHeavy Duck  /  03: Rouen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2469</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstMalHeavy Duck  /  04: Muscovy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2470</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstMalLight Ducks  /  06: Mallard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2457</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalMisc Ckn  /  03: Naked Necks</x:t>
   </x:si>
   <x:si>
     <x:t>2444</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalMisc Ckn  /  06: Other</x:t>
   </x:si>
   <x:si>
     <x:t>2512</x:t>
   </x:si>
   <x:si>
     <x:t>2542</x:t>
   </x:si>
   <x:si>
     <x:t>2543</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalOriental Ckn  /  06: Aseels</x:t>
   </x:si>
   <x:si>
     <x:t>2451</x:t>
   </x:si>
   <x:si>
     <x:t>2522</x:t>
@@ -5552,66 +5594,90 @@
   <x:si>
     <x:t>2504</x:t>
   </x:si>
   <x:si>
     <x:t>2528</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalOther Bantams  /  17: Silver Duck Wing</x:t>
   </x:si>
   <x:si>
     <x:t>2498</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstMalOther Bantams  /  18: Brassy Back</x:t>
   </x:si>
   <x:si>
     <x:t>2530</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstPr Misc Ckn  /  01: Best Pair Misc Chicken</x:t>
   </x:si>
   <x:si>
     <x:t>2453</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstPrHeavy Duck  /  01: Best Pair Heavy Ducks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2462</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BstPrMed Ducks  /  01: Best Pair Medium Ducks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton, William</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2471</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstPrOther Bantams  /  01: Best Pair Other Bantams</x:t>
   </x:si>
   <x:si>
     <x:t>2481</x:t>
   </x:si>
   <x:si>
     <x:t>2495</x:t>
   </x:si>
   <x:si>
     <x:t>2540</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> O-Poultry  /  BstPrOther Bantams  /  02: Hen with Baby Chicks</x:t>
   </x:si>
   <x:si>
     <x:t>2455</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> O-Poultry  /  BurbournRedTurkey  /  01: Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2456</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> R-Antiques  /  Best in Show  /  01: Antiques Best in Show</x:t>
   </x:si>
   <x:si>
     <x:t>2425</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> R-Antiques  /  Bottles  /  01: Cola Bottles</x:t>
   </x:si>
   <x:si>
     <x:t>1290</x:t>
   </x:si>
   <x:si>
     <x:t>1832</x:t>
   </x:si>
   <x:si>
     <x:t>253</x:t>
   </x:si>
   <x:si>
     <x:t>Rozier, Morris</x:t>
   </x:si>
   <x:si>
     <x:t>2202</x:t>
   </x:si>
@@ -6456,52 +6522,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1158" totalsRowShown="0">
-  <x:autoFilter ref="A1:J1158"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1171" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1171"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6765,51 +6831,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J1158"/>
+  <x:dimension ref="A1:J1171"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -35960,7914 +36026,8330 @@
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:10">
       <x:c r="A913" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:10">
       <x:c r="A914" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D914" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="E914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F914" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:10">
       <x:c r="A915" s="0" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="B915" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="C915" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="D915" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
-      <x:c r="B915" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F915" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:10">
       <x:c r="A916" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="B916" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="C916" s="0" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="D916" s="0" t="s">
         <x:v>1720</x:v>
       </x:c>
-      <x:c r="B916" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F916" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:10">
       <x:c r="A917" s="0" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="B917" s="0" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="C917" s="0" t="s">
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="D917" s="0" t="s">
         <x:v>1724</x:v>
       </x:c>
-      <x:c r="B917" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F917" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:10">
       <x:c r="A918" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D918" s="0" t="s">
         <x:v>1727</x:v>
       </x:c>
-      <x:c r="D918" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:10">
       <x:c r="A919" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C919" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="D919" s="0" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="E919" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F919" s="0" t="s">
         <x:v>1730</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:10">
       <x:c r="A920" s="0" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
         <x:v>1733</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1734</x:v>
       </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:10">
       <x:c r="A921" s="0" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="B921" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F921" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:10">
       <x:c r="A922" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:10">
       <x:c r="A923" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:10">
       <x:c r="A924" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="C924" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="D924" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
-      <x:c r="B924" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F924" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:10">
       <x:c r="A925" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D925" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="E925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F925" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:10">
       <x:c r="A926" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C926" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D926" s="0" t="s">
         <x:v>1744</x:v>
       </x:c>
-      <x:c r="C926" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F926" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:10">
       <x:c r="A927" s="0" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="B927" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="C927" s="0" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="D927" s="0" t="s">
         <x:v>1747</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1748</x:v>
       </x:c>
       <x:c r="E927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F927" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:10">
       <x:c r="A928" s="0" t="s">
+        <x:v>1748</x:v>
+      </x:c>
+      <x:c r="B928" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C928" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D928" s="0" t="s">
         <x:v>1749</x:v>
       </x:c>
-      <x:c r="B928" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F928" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:10">
       <x:c r="A929" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:10">
       <x:c r="A930" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:10">
       <x:c r="A931" s="0" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="B931" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="C931" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D931" s="0" t="s">
         <x:v>1755</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1757</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:10">
       <x:c r="A932" s="0" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="B932" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C932" s="0" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="D932" s="0" t="s">
         <x:v>1758</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1759</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:10">
       <x:c r="A933" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:10">
       <x:c r="A934" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D934" s="0" t="s">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="E934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F934" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:10">
       <x:c r="A935" s="0" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C935" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D935" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
-      <x:c r="B935" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:10">
       <x:c r="A936" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C936" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D936" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="E936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F936" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:10">
       <x:c r="A937" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C937" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D937" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="B937" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:10">
       <x:c r="A938" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D938" s="0" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="E938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F938" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:10">
       <x:c r="A939" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="B939" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C939" s="0" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="D939" s="0" t="s">
         <x:v>1769</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1770</x:v>
       </x:c>
       <x:c r="E939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F939" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:10">
       <x:c r="A940" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="B940" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C940" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D940" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
-      <x:c r="B940" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F940" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:10">
       <x:c r="A941" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C941" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D941" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
-      <x:c r="C941" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F941" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I941" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:10">
       <x:c r="A942" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D942" s="0" t="s">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="E942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F942" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I942" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:10">
       <x:c r="A943" s="0" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="B943" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="C943" s="0" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="D943" s="0" t="s">
         <x:v>1777</x:v>
       </x:c>
-      <x:c r="B943" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F943" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:10">
       <x:c r="A944" s="0" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C944" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D944" s="0" t="s">
         <x:v>1779</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1780</x:v>
       </x:c>
       <x:c r="E944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F944" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:10">
       <x:c r="A945" s="0" t="s">
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="B945" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C945" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D945" s="0" t="s">
         <x:v>1781</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1784</x:v>
       </x:c>
       <x:c r="E945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F945" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:10">
       <x:c r="A946" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="B946" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="C946" s="0" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="D946" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
-      <x:c r="B946" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F946" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G946" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:10">
       <x:c r="A947" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D947" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="E947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F947" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I947" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:10">
       <x:c r="A948" s="0" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="B948" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C948" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="D948" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
-      <x:c r="B948" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I948" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:10">
       <x:c r="A949" s="0" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="B949" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C949" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D949" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
-      <x:c r="B949" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:10">
       <x:c r="A950" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I950" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:10">
       <x:c r="A951" s="0" t="s">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:10">
       <x:c r="A952" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:10">
       <x:c r="A953" s="0" t="s">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:10">
       <x:c r="A954" s="0" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C954" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D954" s="0" t="s">
         <x:v>1798</x:v>
       </x:c>
-      <x:c r="B954" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F954" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:10">
       <x:c r="A955" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C955" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="D955" s="0" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="E955" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F955" s="0" t="s">
         <x:v>1730</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="G955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:10">
       <x:c r="A956" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D956" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="E956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F956" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:10">
       <x:c r="A957" s="0" t="s">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D957" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="E957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F957" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:10">
       <x:c r="A958" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="B958" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="C958" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D958" s="0" t="s">
         <x:v>1805</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1806</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:10">
       <x:c r="A959" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="B959" s="0" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="C959" s="0" t="s">
+        <x:v>1752</x:v>
+      </x:c>
+      <x:c r="D959" s="0" t="s">
         <x:v>1807</x:v>
       </x:c>
-      <x:c r="B959" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E959" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F959" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G959" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H959" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I959" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J959" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:10">
       <x:c r="A960" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D960" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="E960" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F960" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G960" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H960" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I960" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J960" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:10">
       <x:c r="A961" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C961" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D961" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="E961" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F961" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G961" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H961" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I961" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J961" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:10">
       <x:c r="A962" s="0" t="s">
         <x:v>1811</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C962" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D962" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E962" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F962" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G962" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H962" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I962" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J962" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:10">
       <x:c r="A963" s="0" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C963" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="D963" s="0" t="s">
         <x:v>1814</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1815</x:v>
       </x:c>
       <x:c r="E963" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F963" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G963" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H963" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I963" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J963" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:10">
       <x:c r="A964" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C964" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D964" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E964" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F964" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G964" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H964" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I964" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J964" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:10">
       <x:c r="A965" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C965" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D965" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E965" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F965" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G965" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H965" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I965" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J965" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:10">
       <x:c r="A966" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C966" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D966" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="E966" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F966" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G966" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H966" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I966" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J966" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:10">
       <x:c r="A967" s="0" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D967" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="E967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F967" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:10">
       <x:c r="A968" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D968" s="0" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="E968" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F968" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G968" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H968" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I968" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J968" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:10">
       <x:c r="A969" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C969" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D969" s="0" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="E969" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F969" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G969" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H969" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I969" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J969" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:10">
       <x:c r="A970" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C970" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D970" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
       <x:c r="E970" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F970" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G970" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H970" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I970" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J970" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:10">
       <x:c r="A971" s="0" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C971" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D971" s="0" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="E971" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F971" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G971" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H971" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I971" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J971" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:10">
       <x:c r="A972" s="0" t="s">
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C972" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="D972" s="0" t="s">
         <x:v>1829</x:v>
       </x:c>
-      <x:c r="B972" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F972" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I972" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:10">
       <x:c r="A973" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="B973" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C973" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D973" s="0" t="s">
         <x:v>1831</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1832</x:v>
       </x:c>
       <x:c r="E973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F973" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:10">
       <x:c r="A974" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="C974" s="0" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="D974" s="0" t="s">
         <x:v>1833</x:v>
       </x:c>
-      <x:c r="B974" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F974" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I974" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:10">
       <x:c r="A975" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D975" s="0" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="E975" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F975" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G975" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H975" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I975" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J975" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:10">
       <x:c r="A976" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D976" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="E976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F976" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:10">
       <x:c r="A977" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="C977" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D977" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
-      <x:c r="B977" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:10">
       <x:c r="A978" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D978" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="E978" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F978" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G978" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H978" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I978" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J978" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:10">
       <x:c r="A979" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C979" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="D979" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="E979" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F979" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G979" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H979" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I979" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J979" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:10">
       <x:c r="A980" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C980" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D980" s="0" t="s">
         <x:v>1842</x:v>
       </x:c>
       <x:c r="E980" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F980" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G980" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H980" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I980" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J980" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:10">
       <x:c r="A981" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C981" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D981" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="E981" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F981" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G981" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H981" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I981" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J981" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:10">
       <x:c r="A982" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D982" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="E982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F982" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:10">
       <x:c r="A983" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D983" s="0" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="E983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F983" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:10">
       <x:c r="A984" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C984" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="D984" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="E984" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F984" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G984" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H984" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I984" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J984" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:10">
       <x:c r="A985" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C985" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D985" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="E985" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F985" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G985" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H985" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I985" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J985" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:10">
       <x:c r="A986" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C986" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D986" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="E986" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F986" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G986" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H986" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I986" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J986" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:10">
       <x:c r="A987" s="0" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="D987" s="0" t="s">
         <x:v>1853</x:v>
       </x:c>
-      <x:c r="B987" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E987" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F987" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G987" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H987" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I987" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J987" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:10">
       <x:c r="A988" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D988" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="E988" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F988" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G988" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H988" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I988" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J988" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:10">
       <x:c r="A989" s="0" t="s">
         <x:v>1855</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D989" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="E989" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F989" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G989" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H989" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I989" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J989" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:10">
       <x:c r="A990" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="C990" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D990" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="C990" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E990" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F990" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G990" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H990" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I990" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J990" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:10">
       <x:c r="A991" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C991" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D991" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="E991" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F991" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G991" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H991" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I991" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J991" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:10">
       <x:c r="A992" s="0" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C992" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D992" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="E992" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F992" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G992" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H992" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I992" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J992" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:10">
       <x:c r="A993" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C993" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D993" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="E993" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F993" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G993" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H993" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I993" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J993" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:10">
       <x:c r="A994" s="0" t="s">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C994" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="D994" s="0" t="s">
         <x:v>1866</x:v>
       </x:c>
       <x:c r="E994" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F994" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G994" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H994" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I994" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J994" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:10">
       <x:c r="A995" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C995" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D995" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="E995" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F995" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G995" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H995" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I995" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J995" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:10">
       <x:c r="A996" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D996" s="0" t="s">
         <x:v>1869</x:v>
       </x:c>
       <x:c r="E996" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F996" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G996" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H996" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I996" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J996" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:10">
       <x:c r="A997" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="D997" s="0" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="D997" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E997" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F997" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G997" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H997" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I997" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J997" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:10">
       <x:c r="A998" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D998" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="E998" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F998" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G998" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H998" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I998" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J998" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:10">
       <x:c r="A999" s="0" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D999" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="E999" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F999" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G999" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H999" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I999" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J999" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:10">
       <x:c r="A1000" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1000" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="E1000" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1000" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1000" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H1000" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1000" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1000" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:10">
       <x:c r="A1001" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1001" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="E1001" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1001" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1001" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1001" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1001" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1001" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:10">
       <x:c r="A1002" s="0" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C1002" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D1002" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="E1002" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1002" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1002" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1002" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1002" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1002" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:10">
       <x:c r="A1003" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1003" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1003" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="E1003" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1003" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1003" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1003" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1003" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1003" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:10">
       <x:c r="A1004" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1004" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1004" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E1004" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1004" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1004" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1004" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1004" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1004" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:10">
       <x:c r="A1005" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C1005" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D1005" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="E1005" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1005" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1005" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1005" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1005" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1005" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:10">
       <x:c r="A1006" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1006" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1006" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="E1006" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1006" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1006" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1006" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1006" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1006" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:10">
       <x:c r="A1007" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C1007" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="D1007" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E1007" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1007" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1007" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1007" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1007" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1007" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:10">
       <x:c r="A1008" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1008" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1008" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="E1008" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1008" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1008" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1008" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1008" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1008" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:10">
       <x:c r="A1009" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D1009" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="E1009" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1009" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1009" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1009" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1009" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1009" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:10">
       <x:c r="A1010" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="D1010" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="E1010" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1010" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1010" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1010" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1010" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1010" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:10">
       <x:c r="A1011" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1011" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="E1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1011" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:10">
       <x:c r="A1012" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D1012" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="E1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1012" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:10">
       <x:c r="A1013" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="D1013" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1013" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:10">
       <x:c r="A1014" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1014" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="E1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1014" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:10">
       <x:c r="A1015" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:10">
       <x:c r="A1016" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:10">
       <x:c r="A1017" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1017" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:10">
       <x:c r="A1018" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:10">
       <x:c r="A1019" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C1019" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1019" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="E1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1019" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1019" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:10">
       <x:c r="A1020" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1020" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1020" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="E1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1020" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:10">
       <x:c r="A1021" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D1021" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="E1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1021" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:10">
       <x:c r="A1022" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1022" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="E1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1022" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1022" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:10">
       <x:c r="A1023" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1023" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1023" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:10">
       <x:c r="A1024" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1024" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="E1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1024" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1024" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:10">
       <x:c r="A1025" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1025" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="E1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1025" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1025" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:10">
       <x:c r="A1026" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1026" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="E1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1026" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1026" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:10">
       <x:c r="A1027" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:10">
       <x:c r="A1028" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1028" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1028" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1028" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:10">
       <x:c r="A1029" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:10">
       <x:c r="A1030" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1030" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1030" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1030" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1030" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:10">
       <x:c r="A1031" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D1031" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E1031" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1031" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1031" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1031" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1031" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1031" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:10">
       <x:c r="A1032" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D1032" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1032" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:10">
       <x:c r="A1033" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D1033" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="E1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1033" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:10">
       <x:c r="A1034" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D1034" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="E1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1034" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:10">
       <x:c r="A1035" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1035" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="E1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1035" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:10">
       <x:c r="A1036" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D1036" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="E1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1036" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:10">
       <x:c r="A1037" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1037" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="E1037" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1037" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1037" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1037" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1037" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1037" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:10">
       <x:c r="A1038" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D1038" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="E1038" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1038" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1038" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1038" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1038" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1038" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:10">
       <x:c r="A1039" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1039" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="E1039" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1039" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1039" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1039" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1039" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1039" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:10">
       <x:c r="A1040" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1040" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1040" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:10">
       <x:c r="A1041" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D1041" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="E1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1041" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1041" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:10">
       <x:c r="A1042" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1042" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="E1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1042" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:10">
       <x:c r="A1043" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1043" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:10">
       <x:c r="A1044" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1044" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:10">
       <x:c r="A1045" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:10">
       <x:c r="A1046" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1046" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1046" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1046" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:10">
       <x:c r="A1047" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1047" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="E1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1047" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:10">
       <x:c r="A1048" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1048" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="E1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1048" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:10">
       <x:c r="A1049" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1049" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1049" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:10">
       <x:c r="A1050" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D1050" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E1050" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1050" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1050" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1050" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1050" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1050" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:10">
       <x:c r="A1051" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D1051" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="E1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1051" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:10">
       <x:c r="A1052" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1052" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1052" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1052" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:10">
       <x:c r="A1053" s="0" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:10">
       <x:c r="A1054" s="0" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1054" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="E1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1054" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:10">
       <x:c r="A1055" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D1055" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="E1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1055" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:10">
       <x:c r="A1056" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1056" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1056" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1056" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:10">
       <x:c r="A1057" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D1057" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="E1057" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1057" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1057" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1057" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1057" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1057" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:10">
       <x:c r="A1058" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1058" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="E1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1058" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:10">
       <x:c r="A1059" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D1059" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="E1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1059" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:10">
       <x:c r="A1060" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1060" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:10">
       <x:c r="A1061" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:10">
       <x:c r="A1062" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:10">
       <x:c r="A1063" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1063" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="E1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1063" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1063" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:10">
       <x:c r="A1064" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="D1064" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="E1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1064" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:10">
       <x:c r="A1065" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D1065" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="E1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1065" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:10">
       <x:c r="A1066" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D1066" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1066" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:10">
       <x:c r="A1067" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1067" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="E1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1067" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:10">
       <x:c r="A1068" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1068" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="E1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1068" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:10">
       <x:c r="A1069" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:10">
       <x:c r="A1070" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="E1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1070" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:10">
       <x:c r="A1071" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1071" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="E1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1071" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:10">
       <x:c r="A1072" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1072" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1072" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1072" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:10">
       <x:c r="A1073" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1073" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1073" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1073" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:10">
       <x:c r="A1074" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:10">
       <x:c r="A1075" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D1075" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="E1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1075" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:10">
       <x:c r="A1076" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D1076" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="E1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1076" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1076" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:10">
       <x:c r="A1077" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1077" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="E1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1077" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:10">
       <x:c r="A1078" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D1078" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="E1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1078" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:10">
       <x:c r="A1079" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1079" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:10">
       <x:c r="A1080" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D1080" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="E1080" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1080" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1080" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1080" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1080" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1080" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:10">
       <x:c r="A1081" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1081" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1081" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1081" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:10">
       <x:c r="A1082" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D1082" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="E1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1082" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:10">
       <x:c r="A1083" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D1083" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="E1083" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1083" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1083" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1083" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1083" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1083" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:10">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1084" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="E1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1084" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:10">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D1085" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="E1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1085" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1085" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:10">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C1086" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1086" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E1086" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1086" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1086" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1086" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1086" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1086" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:10">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1087" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="E1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1087" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:10">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1088" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="E1088" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1088" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1088" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1088" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1088" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1088" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:10">
       <x:c r="A1089" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1089" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="E1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1089" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:10">
       <x:c r="A1090" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D1090" s="0" t="s">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:10">
       <x:c r="A1091" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="C1091" s="0" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="D1091" s="0" t="s">
         <x:v>2012</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2013</x:v>
       </x:c>
       <x:c r="E1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1091" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:10">
       <x:c r="A1092" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D1092" s="0" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="B1092" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E1092" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1092" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1092" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1092" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1092" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1092" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:10">
       <x:c r="A1093" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="C1093" s="0" t="s">
         <x:v>2016</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1093" s="0" t="s">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="E1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1093" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1093" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:10">
       <x:c r="A1094" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D1094" s="0" t="s">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="E1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1094" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1094" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:10">
       <x:c r="A1095" s="0" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D1095" s="0" t="s">
         <x:v>2020</x:v>
       </x:c>
-      <x:c r="C1095" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:10">
       <x:c r="A1096" s="0" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1096" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="E1096" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1096" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1096" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1096" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1096" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:10">
       <x:c r="A1097" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1097" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1097" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1097" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:10">
       <x:c r="A1098" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1098" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="E1098" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1098" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1098" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1098" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1098" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1098" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:10">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D1099" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="E1099" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1099" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1099" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1099" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1099" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1099" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:10">
       <x:c r="A1100" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D1100" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="E1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1100" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:10">
       <x:c r="A1101" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D1101" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="E1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1101" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1101" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:10">
       <x:c r="A1102" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D1102" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="E1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1102" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1102" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:10">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D1103" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="E1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:10">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D1104" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="E1104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1104" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:10">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1105" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="E1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1105" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:10">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D1106" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="E1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:10">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D1107" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="E1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1107" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:10">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="D1108" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="E1108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1108" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1108" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:10">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D1109" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="E1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1109" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1109" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:10">
       <x:c r="A1110" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D1110" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="E1110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1110" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1110" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:10">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:10">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:10">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:10">
       <x:c r="A1114" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D1114" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="E1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1114" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:10">
       <x:c r="A1115" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D1115" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="E1115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1115" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1115" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:10">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D1116" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="E1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1116" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:10">
       <x:c r="A1117" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B1117" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C1117" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="D1117" s="0" t="s">
         <x:v>2064</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2066</x:v>
       </x:c>
       <x:c r="E1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:10">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="D1118" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="E1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1118" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:10">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D1119" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="E1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:10">
       <x:c r="A1120" s="0" t="s">
         <x:v>2069</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:10">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D1121" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="E1121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1121" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1121" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H1121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1121" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:10">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D1122" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="E1122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1122" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1122" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H1122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1122" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:10">
       <x:c r="A1123" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D1123" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="E1123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1123" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1123" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:10">
       <x:c r="A1124" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
         <x:v>2076</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1559</x:v>
       </x:c>
       <x:c r="D1124" s="0" t="s">
         <x:v>2077</x:v>
       </x:c>
       <x:c r="E1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:10">
       <x:c r="A1125" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D1125" s="0" t="s">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="E1125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1125" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:10">
       <x:c r="A1126" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="C1126" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="D1126" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="E1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:10">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D1127" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="E1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1127" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:10">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="D1128" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="E1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:10">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D1129" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="E1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1129" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:10">
       <x:c r="A1130" s="0" t="s">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="D1130" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="E1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1130" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1130" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:10">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D1131" s="0" t="s">
         <x:v>2090</x:v>
       </x:c>
       <x:c r="E1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1131" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:10">
       <x:c r="A1132" s="0" t="s">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D1132" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="E1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:10">
       <x:c r="A1133" s="0" t="s">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C1133" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="D1133" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="E1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1133" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:10">
       <x:c r="A1134" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="D1134" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="E1134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H1134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:10">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="D1135" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="E1135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1135" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1135" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H1135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1135" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:10">
       <x:c r="A1136" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="C1136" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="D1136" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E1136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1136" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1136" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:10">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D1137" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="E1137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1137" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:10">
       <x:c r="A1138" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C1138" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="D1138" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="E1138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1138" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1138" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:10">
       <x:c r="A1139" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D1139" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="E1139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1139" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:10">
       <x:c r="A1140" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="C1140" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="D1140" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="E1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1140" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:10">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1141" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:10">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="D1142" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="E1142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1142" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1142" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J1142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:10">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="D1143" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="E1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1143" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:10">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="D1144" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="E1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1144" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1144" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:10">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D1145" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1145" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:10">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="D1146" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="E1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1146" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:10">
       <x:c r="A1147" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D1147" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1147" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:10">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="D1148" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="E1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1148" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:10">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="D1149" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="E1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1149" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:10">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="D1150" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="E1150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1150" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1150" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:10">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D1151" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="E1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1151" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:10">
       <x:c r="A1152" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="D1152" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E1152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1152" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1152" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:10">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="D1153" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1153" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:10">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="D1154" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="E1154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1154" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G1154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1154" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:10">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D1155" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="E1155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1155" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1155" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J1155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:10">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C1156" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="D1156" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="E1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1156" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:10">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="D1157" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="E1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1157" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:10">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="D1158" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="E1158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1158" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:10">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:10">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="G1158" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="J1158" s="0" t="s">
+      <x:c r="G1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:10">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:10">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:10">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:10">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:10">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:10">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:10">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:10">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1168" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:10">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:10">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:10">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Robeson Regiona...</vt:lpstr>
       <vt:lpstr>Results-2026 Robeson Regiona...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Robeson Regiona...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>